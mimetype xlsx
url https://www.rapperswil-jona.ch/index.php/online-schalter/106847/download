--- v0 (2025-12-16)
+++ v1 (2026-09-13)
@@ -1,126 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\clrspriv.verwaltung.rj.lds\homes$\steka\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rjsgch-my.sharepoint.com/personal/karin_steinhardt_rj_sg_ch/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{170F0A79-1DDD-463A-9CCE-B82EB7DD5443}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E19CC09-E212-46EA-9D92-29A1E1D1A37C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{F3C27AF7-F574-40A9-BD0C-A6FC501774C9}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F3C27AF7-F574-40A9-BD0C-A6FC501774C9}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="h" guid="{6DD9801A-31D9-454C-B99C-F45F7A192E2C}" includeHiddenRowCol="0" maximized="1" xWindow="1912" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H62" i="1" l="1"/>
-  <c r="H61" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="H55" i="1" s="1"/>
   <c r="G62" i="1"/>
   <c r="G61" i="1" s="1"/>
   <c r="G60" i="1" s="1"/>
   <c r="G59" i="1" s="1"/>
   <c r="G58" i="1" s="1"/>
   <c r="G57" i="1" s="1"/>
   <c r="G56" i="1" s="1"/>
   <c r="G55" i="1" s="1"/>
   <c r="F62" i="1"/>
   <c r="F61" i="1" s="1"/>
   <c r="F60" i="1" s="1"/>
   <c r="F59" i="1" s="1"/>
   <c r="F58" i="1" s="1"/>
   <c r="F57" i="1" s="1"/>
   <c r="F56" i="1" s="1"/>
   <c r="F55" i="1" s="1"/>
   <c r="E62" i="1"/>
   <c r="E61" i="1" s="1"/>
   <c r="E60" i="1" s="1"/>
   <c r="E59" i="1" s="1"/>
   <c r="E58" i="1" s="1"/>
   <c r="E57" i="1" s="1"/>
   <c r="E56" i="1" s="1"/>
   <c r="E55" i="1" s="1"/>
   <c r="I61" i="1"/>
   <c r="I60" i="1" s="1"/>
   <c r="I59" i="1" s="1"/>
   <c r="I58" i="1" s="1"/>
   <c r="I57" i="1" s="1"/>
   <c r="I56" i="1" s="1"/>
   <c r="I55" i="1" s="1"/>
+  <c r="H61" i="1"/>
+  <c r="H60" i="1" s="1"/>
+  <c r="H59" i="1" s="1"/>
+  <c r="H58" i="1" s="1"/>
+  <c r="H57" i="1" s="1"/>
+  <c r="H56" i="1" s="1"/>
+  <c r="H55" i="1" s="1"/>
   <c r="E64" i="1" l="1"/>
   <c r="G31" i="1" l="1"/>
   <c r="G30" i="1" s="1"/>
   <c r="G29" i="1" s="1"/>
   <c r="G28" i="1" s="1"/>
   <c r="G27" i="1" s="1"/>
   <c r="G26" i="1" s="1"/>
   <c r="G25" i="1" s="1"/>
   <c r="G24" i="1" s="1"/>
   <c r="G23" i="1" s="1"/>
   <c r="G22" i="1" s="1"/>
   <c r="F31" i="1"/>
   <c r="F30" i="1" s="1"/>
   <c r="F29" i="1" s="1"/>
   <c r="F28" i="1" s="1"/>
   <c r="F27" i="1" s="1"/>
   <c r="F26" i="1" s="1"/>
   <c r="F25" i="1" s="1"/>
   <c r="F24" i="1" s="1"/>
   <c r="F23" i="1" s="1"/>
   <c r="F22" i="1" s="1"/>
   <c r="E31" i="1"/>
   <c r="E30" i="1" s="1"/>
   <c r="E29" i="1" s="1"/>
   <c r="E28" i="1" s="1"/>
@@ -208,93 +209,93 @@
     <r>
       <t xml:space="preserve">Produkte wie Senf, Mayonnaise und Ketchup werden aus einem Spender abgegeben (unter Beachtung von Lebensmittelgesetz Art. 1 Abs. b 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Der hygienische Umgang mit Lebensmitteln und Gebrauchsgegenständen ist sicherzustellen</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>).</t>
     </r>
   </si>
   <si>
-    <t>Nachhaltigkeitskonzept zusammen mit dem Anlass Gesuch an Ressort Sicherheit, Bollwiesstrasse 4, 8645 Jona oder an sicherheitsverwaltung@rj.sg.ch einsenden.</t>
-[...1 lines deleted...]
-  <si>
     <t>Auf das Ausfüllen des Moduls Verkehr &amp; Transport kann verzichtet werden, falls kein zusätzlicher motorisierter Individualverkehr generiert wird.</t>
   </si>
   <si>
     <t>Begründung:</t>
   </si>
   <si>
     <t>Getroffene Massnahmen – Verkehr &amp; Transport</t>
   </si>
   <si>
     <t>Die Veranstaltungsorte liegen in Fussdistanz (max. 500m) von der nächsten Haltestelle des öffentlichen Verkehrs oder ein Shuttle-Dienst ist organisiert.</t>
   </si>
   <si>
     <t>Beginn und Ende der Veranstaltung sind zeitlich auf die Fahrpläne der öffentlichen Verkehrsmittel abgestimmt.</t>
   </si>
   <si>
     <t>Die Teilnehmer werden in den Ausschreibungsunterlagen, auf der Website und vor Ort über ÖV-Fahrpläne und Wege zu den Haltestellen informiert.</t>
   </si>
   <si>
     <t>Es werden Kombitickets (Eintritts-/Startgeld und ÖV-Ticket) oder vergünstigte Eintritts-/Startgelder bei ÖV-Anreise angeboten.</t>
   </si>
   <si>
     <t xml:space="preserve">Für Fahrräder stehen an möglichst attraktiver Lage genügend und deutlich gekennzeichnete Abstellplätze zur Verfügung. </t>
   </si>
   <si>
     <t>Die Wege für Fussgänger und Radfahrer sind gut sichtbar markiert.</t>
   </si>
   <si>
     <t>Parkplätze werden bewirtschaftet, d.h. es wird eine Parkgebühr verlangt oder es werden keine Parkplätze angeboten.</t>
   </si>
   <si>
     <t>Für Material- und Personentransporte werden verbrauchs- und schadstoffarme Fahrzeuge verwendet (EURO-5-Norm, mind. 3 Sterne gemäss Auto-Umweltliste des VCS).</t>
   </si>
   <si>
     <t>Bewilligungsvoraussetzung ist eine Mindestpunktzahl von 8 Punkten</t>
   </si>
   <si>
     <t>Nachhaltigkeitskonzept – Selbstdeklaration – Verkehr &amp; Transport</t>
   </si>
   <si>
     <t>Nachhaltigkeitskonzept – Selbstdeklaration – Abfall &amp; Littering</t>
+  </si>
+  <si>
+    <t>Nachhaltigkeitskonzept zusammen mit dem Anlass Gesuch an Ressort Sicherheit, Bollwiesstrasse 4, 8645 Jona oder an sicherheit@rj.sg.ch einsenden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Verdana"/>
@@ -586,270 +587,270 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
-        </patternFill>
-[...8 lines deleted...]
-          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -911,51 +912,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1053,355 +1054,350 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B962DE0E-9756-4297-A97F-4E2233182C71}">
   <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A1:XFC81"/>
+  <dimension ref="A1:XFC68"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" view="pageLayout" topLeftCell="A9" zoomScale="130" zoomScaleNormal="106" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:D9"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScale="130" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="2.25" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.875" customWidth="1"/>
     <col min="2" max="2" width="6.75" customWidth="1"/>
     <col min="3" max="3" width="12.625" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
-    <col min="5" max="7" width="4.375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16384" max="16384" width="2.25" customWidth="1"/>
+    <col min="5" max="8" width="4.375" customWidth="1"/>
+    <col min="11" max="16383" width="10.75" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="31"/>
+      <c r="A1" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
     </row>
     <row r="2" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="54" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="55"/>
+      <c r="A3" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="54"/>
-[...5 lines deleted...]
-      <c r="H4" s="55"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="5" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="54"/>
-[...5 lines deleted...]
-      <c r="H5" s="55"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
     </row>
     <row r="6" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="54"/>
-[...5 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="54" t="s">
+      <c r="A7" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="54"/>
-[...5 lines deleted...]
-      <c r="H7" s="55"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="60"/>
-[...1 lines deleted...]
-      <c r="D9" s="61"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="37"/>
       <c r="E9" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>1</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="47"/>
-      <c r="D10" s="51"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="42"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
     </row>
     <row r="11" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="56">
+      <c r="A11" s="47">
         <v>2</v>
       </c>
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="47"/>
-[...4 lines deleted...]
-      <c r="H11" s="62"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A12" s="57"/>
-      <c r="B12" s="52" t="s">
+      <c r="A12" s="48"/>
+      <c r="B12" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="53"/>
+      <c r="C12" s="45"/>
       <c r="D12" s="8"/>
-      <c r="E12" s="63"/>
-[...2 lines deleted...]
-      <c r="H12" s="63"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>3</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="44"/>
-      <c r="D13" s="45"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="32"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>4</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="44"/>
-      <c r="D14" s="45"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="32"/>
       <c r="E14" s="11"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
     </row>
     <row r="15" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>5</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="44"/>
-      <c r="D15" s="45"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="32"/>
       <c r="E15" s="11"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="4">
         <v>6</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B16" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="44"/>
-      <c r="D16" s="45"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="32"/>
       <c r="E16" s="11"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
     </row>
     <row r="17" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="58">
+      <c r="A17" s="34">
         <v>7</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="47"/>
-[...4 lines deleted...]
-      <c r="H17" s="59"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="35"/>
     </row>
     <row r="18" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="58"/>
-      <c r="B18" s="52" t="s">
+      <c r="A18" s="34"/>
+      <c r="B18" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="53"/>
+      <c r="C18" s="45"/>
       <c r="D18" s="7"/>
-      <c r="E18" s="59"/>
-[...2 lines deleted...]
-      <c r="H18" s="59"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="35"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="35"/>
     </row>
     <row r="19" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
         <v>8</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="47"/>
-      <c r="D19" s="51"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="42"/>
       <c r="E19" s="11"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
     </row>
     <row r="20" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6">
         <v>9</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="47"/>
-      <c r="D20" s="51"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="42"/>
       <c r="E20" s="13"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
     </row>
     <row r="21" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4">
         <v>10</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="44"/>
-      <c r="D21" s="45"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32"/>
       <c r="E21" s="11"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="E22" s="14">
         <f>IF(E21="x",SUM(E23+2),SUM(E23+0))</f>
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <f>IF(F21="x",SUM(F23+1),SUM(F23+0))</f>
         <v>0</v>
       </c>
       <c r="G22" s="14">
         <f>IF(G21="x",SUM(G23-1),SUM(G23+0))</f>
         <v>0</v>
       </c>
       <c r="H22" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" hidden="1" x14ac:dyDescent="0.2">
       <c r="E23">
         <f>IF(E20="x",SUM(E24+2),SUM(E24+0))</f>
@@ -1511,284 +1507,282 @@
       </c>
       <c r="G30">
         <f>IF(G11="x",SUM(G31-1),SUM(G31+0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" hidden="1" x14ac:dyDescent="0.2">
       <c r="E31">
         <f>IF(E10="x",SUM(E32+2),SUM(E32+0))</f>
         <v>0</v>
       </c>
       <c r="F31">
         <f>IF(F10="x",SUM(F32+1),SUM(F32+0))</f>
         <v>0</v>
       </c>
       <c r="G31">
         <f>IF(G10="x",SUM(G32-1),SUM(G32+0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A33" s="39" t="s">
+      <c r="A33" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="39"/>
-[...2 lines deleted...]
-      <c r="E33" s="40">
+      <c r="B33" s="51"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="54">
         <f>SUM(E22:H22)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="40"/>
-[...1 lines deleted...]
-      <c r="H33" s="40"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="54"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
     </row>
     <row r="35" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="30" t="s">
+      <c r="A35" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="30"/>
-[...5 lines deleted...]
-      <c r="H35" s="30"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
     </row>
     <row r="37" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="50" t="s">
-[...11 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2"/>
+      <c r="A37" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="53"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="53"/>
+      <c r="E37" s="53"/>
+      <c r="F37" s="53"/>
+      <c r="G37" s="53"/>
+      <c r="H37" s="53"/>
+    </row>
     <row r="40" spans="1:8" ht="22.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="31" t="s">
-[...8 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="A40" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
     </row>
     <row r="41" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="41" t="s">
+      <c r="A42" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="62"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="62"/>
+    </row>
+    <row r="43" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="41"/>
-[...11 lines deleted...]
-      <c r="B43" s="42"/>
+      <c r="B43" s="63"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
     </row>
     <row r="44" spans="1:8" ht="43.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="32"/>
+      <c r="A44" s="55"/>
+      <c r="B44" s="55"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="55"/>
+      <c r="H44" s="55"/>
     </row>
     <row r="45" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
     </row>
     <row r="46" spans="1:8" ht="72.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="48" t="s">
-[...4 lines deleted...]
-      <c r="D46" s="49"/>
+      <c r="A46" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="50"/>
       <c r="E46" s="28" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="20">
         <v>1</v>
       </c>
-      <c r="B47" s="33" t="s">
-[...3 lines deleted...]
-      <c r="D47" s="35"/>
+      <c r="B47" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="57"/>
+      <c r="D47" s="58"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
     </row>
     <row r="48" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="20">
         <v>2</v>
       </c>
-      <c r="B48" s="36" t="s">
-[...3 lines deleted...]
-      <c r="D48" s="38"/>
+      <c r="B48" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="60"/>
+      <c r="D48" s="61"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
     </row>
     <row r="49" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="20">
         <v>3</v>
       </c>
-      <c r="B49" s="36" t="s">
-[...3 lines deleted...]
-      <c r="D49" s="38"/>
+      <c r="B49" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C49" s="60"/>
+      <c r="D49" s="61"/>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="21"/>
     </row>
     <row r="50" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="20">
         <v>4</v>
       </c>
-      <c r="B50" s="36" t="s">
-[...3 lines deleted...]
-      <c r="D50" s="38"/>
+      <c r="B50" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C50" s="60"/>
+      <c r="D50" s="61"/>
       <c r="E50" s="21"/>
       <c r="F50" s="21"/>
       <c r="G50" s="21"/>
       <c r="H50" s="21"/>
     </row>
     <row r="51" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="20">
         <v>5</v>
       </c>
-      <c r="B51" s="36" t="s">
-[...3 lines deleted...]
-      <c r="D51" s="38"/>
+      <c r="B51" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" s="60"/>
+      <c r="D51" s="61"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
       <c r="H51" s="21"/>
     </row>
     <row r="52" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="20">
         <v>6</v>
       </c>
-      <c r="B52" s="33" t="s">
-[...3 lines deleted...]
-      <c r="D52" s="35"/>
+      <c r="B52" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="C52" s="57"/>
+      <c r="D52" s="58"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
     </row>
     <row r="53" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="23">
         <v>7</v>
       </c>
-      <c r="B53" s="33" t="s">
-[...3 lines deleted...]
-      <c r="D53" s="35"/>
+      <c r="B53" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" s="57"/>
+      <c r="D53" s="58"/>
       <c r="E53" s="24"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
     </row>
     <row r="54" spans="1:9" ht="31.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="20">
         <v>8</v>
       </c>
-      <c r="B54" s="36" t="s">
-[...3 lines deleted...]
-      <c r="D54" s="38"/>
+      <c r="B54" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="C54" s="60"/>
+      <c r="D54" s="61"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="E55" s="14">
         <f>IF((E54="x")*OR(E54="X"),SUM(E56+2),SUM(E56+0))</f>
         <v>0</v>
       </c>
       <c r="F55" s="14">
         <f>IF((F54="x")*OR(F54="X"),SUM(F56+1),SUM(F56+0))</f>
         <v>0</v>
       </c>
       <c r="G55" s="14">
         <f>IF((G54="x")*OR(G54="X"),SUM(G56-1),SUM(G56+0))</f>
         <v>0</v>
       </c>
       <c r="H55" s="14">
         <f>IF((H54="x")*OR(H54="X"),SUM(H56+0),SUM(H56+0))</f>
         <v>0</v>
       </c>
       <c r="I55" s="14">
         <f>IF((I52="x")*OR(I52="X"),SUM(I56+0),SUM(I56+0))</f>
         <v>0</v>
@@ -1931,235 +1925,228 @@
         <f>IF((E47="x")*OR(E47="X"),SUM(E63+2),SUM(E63+0))</f>
         <v>0</v>
       </c>
       <c r="F62" s="14">
         <f>IF((F47="x")*OR(F47="X"),SUM(F63+1),SUM(F63+0))</f>
         <v>0</v>
       </c>
       <c r="G62" s="14">
         <f>IF((G47="x")*OR(G47="X"),SUM(G63-1),SUM(G63+0))</f>
         <v>0</v>
       </c>
       <c r="H62" s="14">
         <f>IF((H47="x")*OR(H47="X"),SUM(H63+0),SUM(H63+0))</f>
         <v>0</v>
       </c>
       <c r="I62" s="25"/>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.2">
       <c r="E63" s="25"/>
       <c r="F63" s="25"/>
       <c r="G63" s="25"/>
       <c r="H63" s="25"/>
       <c r="I63" s="26"/>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A64" s="39" t="s">
-[...5 lines deleted...]
-      <c r="E64" s="40">
+      <c r="A64" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B64" s="51"/>
+      <c r="C64" s="51"/>
+      <c r="D64" s="51"/>
+      <c r="E64" s="54">
         <f>SUM(E55:I55)</f>
         <v>0</v>
       </c>
-      <c r="F64" s="40"/>
-[...1 lines deleted...]
-      <c r="H64" s="40"/>
+      <c r="F64" s="54"/>
+      <c r="G64" s="54"/>
+      <c r="H64" s="54"/>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
     </row>
     <row r="66" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="30" t="s">
+      <c r="A66" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B66" s="30"/>
-[...5 lines deleted...]
-      <c r="H66" s="30"/>
+      <c r="B66" s="52"/>
+      <c r="C66" s="52"/>
+      <c r="D66" s="52"/>
+      <c r="E66" s="52"/>
+      <c r="F66" s="52"/>
+      <c r="G66" s="52"/>
+      <c r="H66" s="52"/>
       <c r="I66" s="27"/>
     </row>
     <row r="67" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="3"/>
       <c r="B67" s="3"/>
       <c r="C67" s="3"/>
     </row>
     <row r="68" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="30" t="s">
-[...8 lines deleted...]
-      <c r="H68" s="30"/>
+      <c r="A68" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B68" s="52"/>
+      <c r="C68" s="52"/>
+      <c r="D68" s="52"/>
+      <c r="E68" s="52"/>
+      <c r="F68" s="52"/>
+      <c r="G68" s="52"/>
+      <c r="H68" s="52"/>
       <c r="I68" s="27"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.2"/>
-[...11 lines deleted...]
-    <row r="81" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="S3amZYLED4PTZmSFClIp7OA9Tg/YKo2uixUY0QNYTnE/pBBUEVmbNBPG0r6T8pUoeKG9A0liwsUiw8CCk8/zLw==" saltValue="RIBsOTNZnbvMuu7r72EWgA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="A44 E47:H54" name="Bereich2"/>
     <protectedRange sqref="D12 D18 E10:H21 D3:H7" name="Bereich1"/>
   </protectedRanges>
   <customSheetViews>
     <customSheetView guid="{6DD9801A-31D9-454C-B99C-F45F7A192E2C}" showPageBreaks="1" view="pageLayout">
       <selection activeCell="D2" sqref="D2"/>
       <pageMargins left="0.7" right="0.7" top="1.3229166666666667" bottom="0.36458333333333331" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
       <headerFooter>
         <oddHeader>&amp;R&amp;G</oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="55">
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="A64:D64"/>
+    <mergeCell ref="E64:H64"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="E33:H33"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="D3:H3"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="D5:H5"/>
+    <mergeCell ref="D6:H6"/>
+    <mergeCell ref="D7:H7"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A11:A12"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A3:C3"/>
-    <mergeCell ref="A4:C4"/>
-[...37 lines deleted...]
-    <mergeCell ref="A43:B43"/>
   </mergeCells>
-  <conditionalFormatting sqref="E33:H33">
-    <cfRule type="cellIs" dxfId="4" priority="4" operator="lessThan">
+  <conditionalFormatting sqref="E64">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="greaterThan">
+      <formula>7</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="3" priority="2" operator="lessThan">
       <formula>10</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="3" priority="5" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="2" priority="3" operator="greaterThan">
       <formula>9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E64">
-[...3 lines deleted...]
-    <cfRule type="cellIs" dxfId="1" priority="2" operator="lessThan">
+  <conditionalFormatting sqref="E33:H33">
+    <cfRule type="cellIs" dxfId="1" priority="4" operator="lessThan">
       <formula>10</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="0" priority="3" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="0" priority="5" operator="greaterThan">
       <formula>9</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations disablePrompts="1" count="2">
+  <dataValidations count="2">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Feldinhalt" error="Eingabe &quot;x&quot; erforderlich oder leer lassen" sqref="E10:H21" xr:uid="{E8D3CAC0-85E6-4DDE-9291-A02C65067EC4}">
       <formula1>E10="x"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Feldinhalt" error="Eingabe &quot;x&quot; eforderlich oder leer lassen" sqref="E47:H54" xr:uid="{67A6D9E0-FD72-4E9C-A7E5-726B2E705403}">
       <formula1>E47="x"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="1.3229166666666667" bottom="0.36458333333333331" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId2"/>
-  <headerFooter scaleWithDoc="0" alignWithMargins="0">
-    <oddHeader xml:space="preserve">&amp;L&amp;G&amp;R&amp;G&amp;K00+000h&amp;K01+000  </oddHeader>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d4d9c0b0-ee48-4d00-ad5d-37715f648990}" enabled="0" method="" siteId="{d4d9c0b0-ee48-4d00-ad5d-37715f648990}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rapperswil-Jona</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Steinhardt Karin</dc:creator>
+  <dc:creator>Zaugg Doris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>