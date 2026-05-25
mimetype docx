--- v0 (2025-12-08)
+++ v1 (2026-05-25)
@@ -1,121 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6BC31216" w14:textId="33EBC126" w:rsidR="002B7FF4" w:rsidRPr="003E2B4A" w:rsidRDefault="00CD0A72" w:rsidP="003A1A0D">
+    <w:p w14:paraId="6BC31216" w14:textId="3985C6F9" w:rsidR="002B7FF4" w:rsidRPr="003E2B4A" w:rsidRDefault="00CD0A72" w:rsidP="003A1A0D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gesuch um kommunale Bewilligung </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B7FF4" w:rsidRPr="003E2B4A">
+        <w:t xml:space="preserve">Gesuch um kommunale </w:t>
+      </w:r>
+      <w:r w:rsidR="00741DD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>für öffentliche Werkleitung</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB5AB9" w:rsidRPr="003E2B4A">
+        <w:t>Ein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>en</w:t>
+        <w:t xml:space="preserve">willigung </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7FF4" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für </w:t>
+      </w:r>
+      <w:r w:rsidR="001F36E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7FF4" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>öffentliche</w:t>
+      </w:r>
+      <w:r w:rsidR="001F36E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7FF4" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Werkleitung</w:t>
+      </w:r>
+      <w:r w:rsidR="001F36E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sbau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40471571" w14:textId="0EEF1FA1" w:rsidR="00CD0A72" w:rsidRPr="003E2B4A" w:rsidRDefault="00CD0A72" w:rsidP="00CD0A72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(inkl. Gesuch um kantonale Stellungnahme zu öffentlichen Werkleitungen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C660D2D" w14:textId="5FA09D8E" w:rsidR="002B7FF4" w:rsidRPr="003E2B4A" w:rsidRDefault="008509FF" w:rsidP="003E2B4A">
+    <w:p w14:paraId="618BE8D0" w14:textId="77777777" w:rsidR="000978F2" w:rsidRDefault="008509FF" w:rsidP="003E2B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Projektb</w:t>
       </w:r>
       <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ezeichnung</w:t>
       </w:r>
       <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -208,70 +259,75 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0084652F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0084652F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="002B7FF4" w:rsidRPr="003E2B4A">
-[...8 lines deleted...]
-      <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
+    </w:p>
+    <w:p w14:paraId="1C660D2D" w14:textId="620E8186" w:rsidR="002B7FF4" w:rsidRPr="003E2B4A" w:rsidRDefault="00265EBA" w:rsidP="000978F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort</w:t>
       </w:r>
-      <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
+      <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001036C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="59"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text1"/>
@@ -331,1564 +387,3030 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001036C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001036C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1BFCD84E" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="00882801" w:rsidRDefault="00EC29BE" w:rsidP="00EC29BE">
+    <w:p w14:paraId="1BFCD84E" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="00882801" w:rsidRDefault="00EC29BE" w:rsidP="00926905">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="120" w:lineRule="exact"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64171D30" w14:textId="5B0DD9D0" w:rsidR="00EC29BE" w:rsidRPr="003E2B4A" w:rsidRDefault="002B7FF4" w:rsidP="00A64D31">
+    <w:p w14:paraId="64171D30" w14:textId="4BABF97B" w:rsidR="00EC29BE" w:rsidRDefault="002B7FF4" w:rsidP="000978F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gesuchsteller</w:t>
       </w:r>
       <w:r w:rsidR="00400D5A" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00716880">
+      <w:r w:rsidR="001F36E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F36E2" w:rsidRPr="001F36E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Federführung)</w:t>
       </w:r>
       <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Projektverfasser/in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79218E3D" w14:textId="2CA420BA" w:rsidR="002B7FF4" w:rsidRPr="003E2B4A" w:rsidRDefault="002B7FF4" w:rsidP="00A64D31">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3679"/>
+        <w:gridCol w:w="1424"/>
+        <w:gridCol w:w="3674"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003704F8" w14:paraId="5C483036" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="149D08CE" w14:textId="25136550" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name / Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67678686" w14:textId="539DC230" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09A0ABA8" w14:textId="03CFF794" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name / Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E611DD" w14:textId="2DAA0B79" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D22C1" w14:paraId="0CB60A56" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE32A45" w14:textId="3321B64B" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strasse, Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D972FB" w14:textId="1C628960" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="291CDFD3" w14:textId="1BD65F05" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strasse, Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C376EB" w14:textId="0B3CF0A2" w:rsidR="002D22C1" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003704F8" w14:paraId="49843CFA" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773E9B6A" w14:textId="4592CDF2" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PLZ, Ort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DD3C34" w14:textId="53615958" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D5B69B0" w14:textId="2BF385F8" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PLZ, Ort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F253C2" w14:textId="1CC96939" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003704F8" w14:paraId="13F6A06B" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC6B92E" w14:textId="14A92CA7" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuständig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BADA14" w14:textId="58AD68FF" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F4CE5DE" w14:textId="3922C0DC" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuständig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341B3CC2" w14:textId="75D668E0" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003704F8" w14:paraId="645574B9" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="638720E1" w14:textId="7664ECD3" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telefon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520537F2" w14:textId="0FA1EB49" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D402172" w14:textId="18DE552A" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telefon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104FE6C9" w14:textId="3D8249EB" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003704F8" w14:paraId="3660BAE6" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3524A05F" w14:textId="37EED2FC" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59292471" w14:textId="51CC1188" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A67EB47" w14:textId="6020E7AF" w:rsidR="003704F8" w:rsidRPr="003E2B4A" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB9CFAC" w14:textId="4A5A8F9E" w:rsidR="003704F8" w:rsidRDefault="003704F8" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5184D1E4" w14:textId="27DB9198" w:rsidR="001F36E2" w:rsidRDefault="001F36E2" w:rsidP="00331C77">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1365 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Weitere Gesuchsteller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006051B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(bei koordinierten Vorhaben)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58FFF06B" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="003E2B4A" w:rsidRDefault="002B7FF4" w:rsidP="00CA0816">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3679"/>
+        <w:gridCol w:w="1424"/>
+        <w:gridCol w:w="3674"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00331C77" w14:paraId="334BE538" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02596B14" w14:textId="77777777" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name / Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6D9ACF" w14:textId="77777777" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76D8C80C" w14:textId="77777777" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name / Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757F64D3" w14:textId="77777777" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00331C77" w14:paraId="5C83B05C" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A564D9" w14:textId="27FF4D55" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="009F1149">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000978F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuständig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="411A8198" w14:textId="77777777" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="009F1149">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30EA76DE" w14:textId="121924A7" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="009F1149">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000978F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuständig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDEEF00" w14:textId="77777777" w:rsidR="00331C77" w:rsidRDefault="00331C77" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926905" w14:paraId="1DD403C8" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="158EE7C5" w14:textId="77777777" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name / Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265E2877" w14:textId="318DF14C" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0543240B" w14:textId="77777777" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name / Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCA600E" w14:textId="77777777" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926905" w14:paraId="7E8864A6" w14:textId="77777777" w:rsidTr="009F1149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A1CB86" w14:textId="77777777" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000978F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuständig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F09B289" w14:textId="77777777" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32133053" w14:textId="77777777" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000978F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuständig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2531B20D" w14:textId="0EFA6836" w:rsidR="00926905" w:rsidRDefault="00926905" w:rsidP="00926905">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58FFF06B" w14:textId="6F750991" w:rsidR="00EC29BE" w:rsidRPr="003E2B4A" w:rsidRDefault="002B7FF4" w:rsidP="00926905">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rechnungsadresse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D70208A" w14:textId="03FC9B8F" w:rsidR="00CA0816" w:rsidRPr="003E2B4A" w:rsidRDefault="0060384A" w:rsidP="00882801">
+    <w:p w14:paraId="3D70208A" w14:textId="79B7DF56" w:rsidR="00CA0816" w:rsidRPr="003E2B4A" w:rsidRDefault="00000000" w:rsidP="002A156C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-697690318"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
+          <w:r w:rsidR="00F6271C">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identisch</w:t>
       </w:r>
       <w:r w:rsidR="002B7FF4" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mit </w:t>
       </w:r>
       <w:r w:rsidR="00400D5A" w:rsidRPr="003E2B4A">
         <w:rPr>
@@ -1898,88 +3420,87 @@
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1179471970"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00265EBA" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> andere </w:t>
       </w:r>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="44"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text15"/>
+      <w:bookmarkStart w:id="4" w:name="Text15"/>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
@@ -2012,2281 +3533,3818 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F40DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0C4B6F56" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="003E2B4A" w:rsidRDefault="00EC29BE" w:rsidP="00EC29BE">
+    <w:p w14:paraId="0C4B6F56" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="00815A88" w:rsidRDefault="00EC29BE" w:rsidP="00926905">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="120" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34143C96" w14:textId="4D6D1BD4" w:rsidR="00CA0816" w:rsidRPr="003E2B4A" w:rsidRDefault="00DB5AB9" w:rsidP="003A1A0D">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34143C96" w14:textId="4362F406" w:rsidR="00CA0816" w:rsidRDefault="00DB5AB9" w:rsidP="00F6271C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Angaben zum Vorhaben</w:t>
       </w:r>
       <w:r w:rsidR="00E27B97" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Zutreffendes ankreuzen)</w:t>
+        <w:t xml:space="preserve"> (Zutreffende</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27B97" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s ankreuzen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D92069D" w14:textId="16537E25" w:rsidR="00B300A3" w:rsidRPr="003E2B4A" w:rsidRDefault="00265EBA" w:rsidP="00B300A3">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5375"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A398F" w14:paraId="7C009E75" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AAA08A" w14:textId="41A90ED7" w:rsidR="008A398F" w:rsidRPr="006837E5" w:rsidRDefault="008A398F" w:rsidP="008A398F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006837E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Art der Werkleitungen:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DD9DEF" w14:textId="2A84AAEA" w:rsidR="008A398F" w:rsidRPr="006837E5" w:rsidRDefault="00221CF9" w:rsidP="008A398F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006837E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Das Vorhaben umfasst:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A398F" w14:paraId="3651C469" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECBD707" w14:textId="4945EDE8" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00CA5A2B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="306"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="756878457"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001623C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00265696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008A398F" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fernwärme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D05105E" w14:textId="392B82F7" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1085336326"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Neuerschliessung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A398F" w14:paraId="1FE11F82" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E8B6F3" w14:textId="1422E958" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="285"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1133791566"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001623C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00265696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008A398F" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBF7B11" w14:textId="6D2A0801" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-137027576"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Ersatz / Sanierung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A398F" w14:paraId="0C4C0AF6" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A827A19" w14:textId="556F4045" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="306"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1692755333"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001623C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00265696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008A398F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abwasser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A92C995" w14:textId="4EE2F242" w:rsidR="008A398F" w:rsidRPr="00486B9B" w:rsidRDefault="00000000" w:rsidP="007D4730">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1007826559"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Einleitung in ein Gewässer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A398F" w14:paraId="5CB4AE2A" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4D2AD3" w14:textId="47C10A5F" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="306"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2052884888"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001623C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00265696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008A398F" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1770C7FB" w14:textId="2C4DC23B" w:rsidR="008A398F" w:rsidRPr="00486B9B" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2025979915"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bodenverschiebungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A398F" w14:paraId="263CAFFC" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8A7420" w14:textId="5D6D90F0" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="300"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1234439926"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001623C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00265696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008A398F" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telekommunikation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C95B48F" w14:textId="0F40F019" w:rsidR="008A398F" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="325" w:hanging="325"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="156272017"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00221CF9" w:rsidRPr="005E49B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Entsorgung von invasiven Neophyten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C24C77" w14:paraId="2B439E57" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B76CFC8" w14:textId="5EF63394" w:rsidR="00C24C77" w:rsidRDefault="00000000" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="300"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-89621026"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C23F60">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C24C77" w:rsidRPr="00BF301C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Wasser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580DFA2E" w14:textId="08A083E5" w:rsidR="00C24C77" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="288"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="263812219"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Querung einer Bahnlinie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF301C" w14:paraId="75B11D2A" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F38DEF8" w14:textId="6D5F2B90" w:rsidR="00BF301C" w:rsidRDefault="00000000" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="300"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-898134896"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C23F60">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C23F60" w:rsidRPr="00BF301C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="45"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CE8AD7" w14:textId="77F50812" w:rsidR="00BF301C" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="325" w:hanging="325"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1979411034"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abweichung der Werkleitungsabstände SIA 205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A52DE" w:rsidRPr="002A52DE" w14:paraId="656EE170" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19214B93" w14:textId="6A1E6139" w:rsidR="002A52DE" w:rsidRPr="006837E5" w:rsidRDefault="002A52DE" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="300"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D0AAA" w14:textId="1646370D" w:rsidR="002A52DE" w:rsidRPr="002A52DE" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="325" w:hanging="325"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1956520377"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00221CF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Verkehrsauswirkung mit prov</w:t>
+            </w:r>
+            <w:r w:rsidR="00221CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Signalisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A52DE" w:rsidRPr="002A52DE" w14:paraId="740B65CB" w14:textId="77777777" w:rsidTr="00221CF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42333192" w14:textId="1D531148" w:rsidR="002A52DE" w:rsidRPr="00C24C77" w:rsidRDefault="002A52DE" w:rsidP="00265696">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="300"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41019058" w14:textId="4B9F74A2" w:rsidR="00C23F60" w:rsidRDefault="00000000" w:rsidP="00095D0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="325" w:hanging="325"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-980378202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C23F60">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C23F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="45"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18C2B26F" w14:textId="77777777" w:rsidR="00CC6D0D" w:rsidRPr="00CC6D0D" w:rsidRDefault="00CC6D0D" w:rsidP="00CC6D0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00CC6D0D" w:rsidRPr="00CC6D0D" w:rsidSect="00386226">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:footnotePr>
+            <w:pos w:val="beneathText"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2694" w:right="567" w:bottom="851" w:left="1134" w:header="425" w:footer="907" w:gutter="0"/>
+          <w:cols w:space="567"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1183103D" w14:textId="15281E93" w:rsidR="00221CF9" w:rsidRDefault="00221CF9" w:rsidP="00221CF9">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...69 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006837E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Das Vorhaben betrifft:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ECDE74" w14:textId="769B9139" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00E221E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-1331516184"/>
+          <w:id w:val="-271092289"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="003E2B4A">
-[...1074 lines deleted...]
-          <w:r w:rsidR="00D35203">
+          <w:r w:rsidR="00221CF9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CD0A72" w:rsidRPr="003E2B4A">
-[...30 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kantonsstrasse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B27A442" w14:textId="2F16F86E" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="1884666747"/>
+          <w:id w:val="-405067471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EC29BE" w:rsidRPr="003E2B4A">
-[...57 lines deleted...]
-          <w:r w:rsidR="007852E0">
+          <w:r w:rsidR="00E221E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D35203" w:rsidRPr="003E2B4A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> öffentlicher Grund (Konzession vorhanden, liegt bei)</w:t>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ausserhalb der Bauzone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C46C6B" w14:textId="73903EFB" w:rsidR="00965480" w:rsidRPr="003E2B4A" w:rsidRDefault="0060384A" w:rsidP="00137CA5">
+    <w:p w14:paraId="216E85A5" w14:textId="4E769070" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-1943518597"/>
+          <w:id w:val="407496485"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00965480">
+          <w:r w:rsidR="00BE2800">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00B300A3" w:rsidRPr="003E2B4A">
-[...7 lines deleted...]
-      <w:r w:rsidR="007852E0">
+      <w:r w:rsidR="00221CF9" w:rsidRPr="00486B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">Grundwasserschutzzone </w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="00486B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S1, S2, S3</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="43"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBBE3B5" w14:textId="77777777" w:rsidR="006016E2" w:rsidRDefault="00000000" w:rsidP="006016E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="1272354959"/>
+          <w:id w:val="-167873304"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007852E0">
+          <w:r w:rsidR="006016E2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007852E0" w:rsidRPr="003E2B4A">
-[...30 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="006016E2" w:rsidRPr="00BE2800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006016E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006016E2" w:rsidRPr="00BE2800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grundwasserschutzareal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A32FBB" w14:textId="1AF6CFD0" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="2087570063"/>
+          <w:id w:val="596146446"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B300A3" w:rsidRPr="003E2B4A">
-[...65 lines deleted...]
-          <w:r w:rsidR="00164D9C">
+          <w:r w:rsidR="006016E2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00164D9C" w:rsidRPr="003E2B4A">
+      <w:r w:rsidR="00221CF9" w:rsidRPr="00BE2800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B758E" w:rsidRPr="00BE2800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gewässerschutzbereich A</w:t>
+      </w:r>
+      <w:r w:rsidR="002B758E" w:rsidRPr="00092BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="002B758E" w:rsidRPr="00BE2800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00164D9C">
-[...22 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B758E" w:rsidRPr="00BE2800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>unterhalb mittlerem Grundwasserspiegel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B758E" w:rsidRPr="00BE2800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder bei Abpumpen von Grundwasser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BD691F" w14:textId="629F96EA" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-1524013871"/>
+          <w:id w:val="927081295"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00965480">
+          <w:r w:rsidR="00221CF9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00965480" w:rsidRPr="003E2B4A">
-[...13 lines deleted...]
-        <w:t>Entsorgung von verschmutztem Abwasser</w:t>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="00BF301C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gewässerraum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C736B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Gewässerabstand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BC1C2E" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="00882801" w:rsidRDefault="00EC29BE" w:rsidP="00EC29BE">
-[...3 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="571E1BF0" w14:textId="5B94AA76" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="120" w:lineRule="exact"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-1268225566"/>
+          <w:id w:val="-1995093396"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00137CA5">
+          <w:r w:rsidR="00221CF9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EC29BE" w:rsidRPr="003E2B4A">
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wald</w:t>
+      </w:r>
+      <w:r w:rsidR="00C736B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005374BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Waldabstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D2428E" w14:textId="1F999A04" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="2003225867"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00221CF9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C26105">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rchäologische</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schutzgebiet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F2C4A" w14:textId="79BF28D9" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1809390225"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00221CF9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Naturschutzgebiet</w:t>
+      </w:r>
+      <w:r w:rsidR="00715A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Naturobjekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515C17E4" w14:textId="170849D3" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-846017094"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00221CF9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Naturgefahrenbereich: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="53"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F26A2F8" w14:textId="2F39D916" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1140078760"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00445B49">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00445B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ffentliche</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grund</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>stück</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Konzession </w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>noch ausstellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="00092BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zustimmung</w:t>
+      </w:r>
+      <w:r w:rsidR="00445B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Grundei</w:t>
+      </w:r>
+      <w:r w:rsidR="007468F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gentümers </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>liegt vor</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D39BC5" w14:textId="0938DB4D" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="803284356"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00221CF9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ffentliche</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grund</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>stück</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Konzession vorhanden</w:t>
+      </w:r>
+      <w:r w:rsidR="007468F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zustimmung</w:t>
+      </w:r>
+      <w:r w:rsidR="007468F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Grundeigentümers </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>liegt vor</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041EEEAE" w14:textId="4EB5A850" w:rsidR="007468F7" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1870487018"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FD4E60">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Öffentliche Strassen und Plätze (Konzession noch ausstellen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EA6128" w14:textId="178B1BC9" w:rsidR="00FD4E60" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-539978024"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FD4E60">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FD4E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Öffentliche Strassen und Plätze (Konzession vorhanden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C8BCE7" w14:textId="306FB974" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1912188328"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00221CF9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC6D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9" w:rsidRPr="003E2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ffentliche</w:t>
+      </w:r>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Werkleitungen Dritter</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betroffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4BB468" w14:textId="1D9ABEB1" w:rsidR="00221CF9" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1774669765"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CF661A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00221CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Private Grundeigentümer bei klassierten Strassen und Wegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FF6942" w14:textId="7CF2A79F" w:rsidR="001F2419" w:rsidRDefault="001F2419" w:rsidP="004E334A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0265DA97" w14:textId="77777777" w:rsidR="004E334A" w:rsidRDefault="004E334A" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C3D47F" w14:textId="61E0A6A4" w:rsidR="00CF661A" w:rsidRPr="00CF661A" w:rsidRDefault="00CF661A" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF661A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Beilagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51689235" w14:textId="7678B212" w:rsidR="005E49B2" w:rsidRPr="00CF661A" w:rsidRDefault="00000000" w:rsidP="005E49B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1612326097"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CF661A" w:rsidRPr="00CF661A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005E49B2" w:rsidRPr="00CF661A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00293102" w:rsidRPr="00CF661A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Situationsplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ABD856" w14:textId="10F0FB49" w:rsidR="00204A8C" w:rsidRDefault="00000000" w:rsidP="00221CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1532483042"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00616FC6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00204A8C" w:rsidRPr="00CF661A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Technischer Bericht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F23757" w14:textId="00AB92CE" w:rsidR="00616FC6" w:rsidRPr="002837AB" w:rsidRDefault="00000000" w:rsidP="00616FC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1846590294"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00616FC6" w:rsidRPr="002837AB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00616FC6" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Stellungnahme von Wasserversorgung Rapperswil-Jona</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED174C" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei Grundwasserschutzzonen S1, S2, S3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C5BC7A" w14:textId="64BA5710" w:rsidR="00F222EF" w:rsidRPr="002837AB" w:rsidRDefault="00000000" w:rsidP="00F222EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="539327055"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00532B3B" w:rsidRPr="002837AB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F222EF" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00207F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zustimmung</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4BD5" w:rsidRPr="002837AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00831E2C" w:rsidRPr="003E2B4A">
-[...37 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="002B344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dritter Werkleitungseigentümer</w:t>
+      </w:r>
+      <w:r w:rsidR="001A633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zur Leitungsführung im gleichen P</w:t>
+      </w:r>
+      <w:r w:rsidR="001A633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erimeter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B950CD" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="00137CA5" w:rsidRDefault="00EC29BE" w:rsidP="00EC29BE">
+    <w:p w14:paraId="4080FB16" w14:textId="5494CD75" w:rsidR="00F222EF" w:rsidRDefault="00000000" w:rsidP="00F222EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="263741449"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00532B3B" w:rsidRPr="002837AB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F222EF" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A600E2" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Infoschreiben</w:t>
+      </w:r>
+      <w:r w:rsidR="0009724F" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000066B3" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="0009724F" w:rsidRPr="002837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> privaten Grundeigentümer bei klassierten Strassen und Wegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229B0697" w14:textId="30203E0B" w:rsidR="00CF661A" w:rsidRDefault="00000000" w:rsidP="00CF661A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1735206748"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CF661A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CF661A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="45"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B950CD" w14:textId="77777777" w:rsidR="00EC29BE" w:rsidRPr="00137CA5" w:rsidRDefault="00EC29BE" w:rsidP="002A156C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="120" w:lineRule="exact"/>
+        <w:spacing w:before="160" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552C6EC9" w14:textId="6C298C97" w:rsidR="00265EBA" w:rsidRPr="003E2B4A" w:rsidRDefault="00DB5AB9" w:rsidP="003A1A0D">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="552C6EC9" w14:textId="59E23C3E" w:rsidR="00265EBA" w:rsidRPr="003E2B4A" w:rsidRDefault="00DB5AB9" w:rsidP="006837E5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unterschriften</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0070B19D" w14:textId="4CCD4AC3" w:rsidR="004F275E" w:rsidRPr="003E2B4A" w:rsidRDefault="004F275E" w:rsidP="00405530">
+    <w:p w14:paraId="0070B19D" w14:textId="3C88D3C7" w:rsidR="004F275E" w:rsidRPr="003E2B4A" w:rsidRDefault="004F275E" w:rsidP="006837E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort und Datum</w:t>
       </w:r>
+      <w:r w:rsidR="001A633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:maxLength w:val="35"/>
+              <w:maxLength w:val="45"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text17"/>
-      <w:r w:rsidR="000847C2">
+      <w:bookmarkStart w:id="5" w:name="Text17"/>
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="000847C2">
-[...6 lines deleted...]
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000847C2">
+      <w:r w:rsidR="00A5446B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="4B3FEF26" w14:textId="104D2C07" w:rsidR="00265EBA" w:rsidRPr="003E2B4A" w:rsidRDefault="00221BD3" w:rsidP="00405530">
+    <w:p w14:paraId="4B3FEF26" w14:textId="4C87955B" w:rsidR="00265EBA" w:rsidRPr="003E2B4A" w:rsidRDefault="00221BD3" w:rsidP="00221CF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschrift </w:t>
       </w:r>
       <w:r w:rsidR="00EC29BE" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
+      </w:r>
+      <w:r w:rsidR="001A633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EC29BE" w:rsidRPr="003E2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49752D5D" w14:textId="0FBD23CB" w:rsidR="00EC29BE" w:rsidRPr="00405530" w:rsidRDefault="00E35FB6" w:rsidP="00405530">
+    <w:p w14:paraId="49752D5D" w14:textId="08799D01" w:rsidR="00EC29BE" w:rsidRPr="00405530" w:rsidRDefault="00E35FB6" w:rsidP="00221CF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschrift </w:t>
       </w:r>
       <w:r w:rsidR="00EC29BE" w:rsidRPr="00405530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Projektverfasser/in</w:t>
+      </w:r>
+      <w:r w:rsidR="001A633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EC29BE" w:rsidRPr="00405530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EC29BE" w:rsidRPr="00405530" w:rsidSect="00E35FB6">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="00EC29BE" w:rsidRPr="00405530" w:rsidSect="009F1149">
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="2694" w:right="567" w:bottom="851" w:left="1134" w:header="426" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="2268" w:right="567" w:bottom="851" w:left="1134" w:header="425" w:footer="907" w:gutter="0"/>
       <w:cols w:space="567"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="478BB6F2" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4" w:rsidP="00AD402F">
+    <w:p w14:paraId="475B02D3" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF" w:rsidP="00AD402F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F63190" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4"/>
+    <w:p w14:paraId="098829BB" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62DDB347" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4" w:rsidP="00AD402F">
+    <w:p w14:paraId="1D06B9C5" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF" w:rsidP="00AD402F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3392CA" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4"/>
+    <w:p w14:paraId="26116B59" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Inter">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5200A1FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="315B38AF" w14:textId="77777777" w:rsidR="00E9129E" w:rsidRPr="00386226" w:rsidRDefault="00E9129E" w:rsidP="00E9129E">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>9. Januar 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33CF6311" w14:textId="195EE74E" w:rsidR="00486B9B" w:rsidRPr="00386226" w:rsidRDefault="00705B82">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>März</w:t>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="0075415E" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00A04B4D" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="001A66F4" w:rsidRPr="00386226">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D2D9AE0" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4" w:rsidP="00AD402F">
+    <w:p w14:paraId="4203DE9C" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF" w:rsidP="00AD402F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299B4D2E" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4"/>
+    <w:p w14:paraId="297FD353" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24CED375" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4" w:rsidP="00AD402F">
+    <w:p w14:paraId="1450BDFA" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF" w:rsidP="00AD402F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D92FA49" w14:textId="77777777" w:rsidR="002B7FF4" w:rsidRDefault="002B7FF4"/>
+    <w:p w14:paraId="7894D278" w14:textId="77777777" w:rsidR="00A365AF" w:rsidRDefault="00A365AF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...96 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1287F678" w14:textId="574478B4" w:rsidR="00F90A40" w:rsidRPr="002B7FF4" w:rsidRDefault="00CA2017" w:rsidP="002B7FF4">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00DD4ED4">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4803AED2" wp14:editId="23E1E9B4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6296025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>323850</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="798830" cy="960755"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1266399152" name="6bd334b3-6691-4272-94fd-b222"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4382,50 +7440,190 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2453640" cy="640080"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AF62A0D" w14:textId="77777777" w:rsidR="000578D7" w:rsidRPr="002B7FF4" w:rsidRDefault="000578D7" w:rsidP="002B7FF4">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00DD4ED4">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B83B4B" wp14:editId="46C78EC7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>6296025</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>323850</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="798830" cy="960755"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1227040127" name="6bd334b3-6691-4272-94fd-b222"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="697631998" name="6bd334b3-6691-4272-94fd-b222"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="798830" cy="960755"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00DD4ED4">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="70BD3CA9" wp14:editId="26CD0D77">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>714375</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>305435</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2453640" cy="640080"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1939287612" name="0cdc3af9-80e7-4fdc-a105-7f92"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="100732188" name="0cdc3af9-80e7-4fdc-a105-7f92"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="-452" t="-8741" r="452" b="8741"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2453640" cy="640080"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="15107720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="102CC706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -5965,317 +9163,474 @@
   </w:num>
   <w:num w:numId="36" w16cid:durableId="309866822">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="790125498">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="344550980">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1231423100">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1346521833">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1103917496">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="9021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GDPXWlVmpNrSGBTc429GOKAuAT7xNm3miep+f3QXEEMoEoPA0UTmy9+i7tNuMph5UG7AhWhzNhEU99qHRS+MWg==" w:salt="PctRuQ6eI8fBXLjKF2e0uw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4VLr4A2W5KG6l4qBtNO9K2it5w+aWZeOSvQI5t0CjtI9sXU3pm+FOOnD0XpKkOmvK3VBeT8Ebksq2FjSH5ovFQ==" w:salt="yGRNpOHr+V7RPI/4lZWPCA=="/>
   <w:defaultTabStop w:val="697"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="1"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="284"/>
   <w:drawingGridVerticalSpacing w:val="261"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B7FF4"/>
+    <w:rsid w:val="00000A3E"/>
+    <w:rsid w:val="000066B3"/>
     <w:rsid w:val="00013487"/>
+    <w:rsid w:val="00014DE4"/>
+    <w:rsid w:val="00022DF5"/>
+    <w:rsid w:val="00024647"/>
     <w:rsid w:val="00034F63"/>
     <w:rsid w:val="000351E5"/>
     <w:rsid w:val="00050A6A"/>
+    <w:rsid w:val="00053371"/>
+    <w:rsid w:val="000578D7"/>
     <w:rsid w:val="00072B5C"/>
     <w:rsid w:val="000847C2"/>
+    <w:rsid w:val="00092BCB"/>
+    <w:rsid w:val="00095D0D"/>
+    <w:rsid w:val="0009724F"/>
+    <w:rsid w:val="000978F2"/>
+    <w:rsid w:val="00097A24"/>
     <w:rsid w:val="000A19BE"/>
+    <w:rsid w:val="000A23A8"/>
+    <w:rsid w:val="000A35BE"/>
     <w:rsid w:val="000B57EE"/>
+    <w:rsid w:val="000E01BD"/>
     <w:rsid w:val="000E3AD1"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F40DE"/>
+    <w:rsid w:val="000F563E"/>
     <w:rsid w:val="001036C8"/>
     <w:rsid w:val="0010419D"/>
+    <w:rsid w:val="00114189"/>
     <w:rsid w:val="00137CA5"/>
     <w:rsid w:val="001428EC"/>
+    <w:rsid w:val="0014594E"/>
     <w:rsid w:val="001521D5"/>
     <w:rsid w:val="001603C5"/>
+    <w:rsid w:val="001623C2"/>
     <w:rsid w:val="00164D9C"/>
     <w:rsid w:val="00180A4D"/>
     <w:rsid w:val="00192813"/>
+    <w:rsid w:val="001A08C5"/>
+    <w:rsid w:val="001A633B"/>
+    <w:rsid w:val="001A66F4"/>
     <w:rsid w:val="001A6DD7"/>
+    <w:rsid w:val="001B08A3"/>
+    <w:rsid w:val="001C36EE"/>
     <w:rsid w:val="001C3FE9"/>
+    <w:rsid w:val="001C4E99"/>
+    <w:rsid w:val="001D0916"/>
     <w:rsid w:val="001E5A6B"/>
+    <w:rsid w:val="001E6C05"/>
     <w:rsid w:val="001E7161"/>
+    <w:rsid w:val="001F2419"/>
+    <w:rsid w:val="001F36E2"/>
     <w:rsid w:val="001F43A2"/>
+    <w:rsid w:val="00204A8C"/>
+    <w:rsid w:val="00207F8F"/>
     <w:rsid w:val="00214508"/>
     <w:rsid w:val="00221BD3"/>
+    <w:rsid w:val="00221CF9"/>
+    <w:rsid w:val="002365B5"/>
     <w:rsid w:val="00237517"/>
     <w:rsid w:val="002429A1"/>
     <w:rsid w:val="00250A24"/>
+    <w:rsid w:val="00251EC4"/>
     <w:rsid w:val="00252449"/>
+    <w:rsid w:val="00265696"/>
     <w:rsid w:val="00265EBA"/>
     <w:rsid w:val="00272890"/>
+    <w:rsid w:val="002837AB"/>
     <w:rsid w:val="00286089"/>
+    <w:rsid w:val="00293102"/>
     <w:rsid w:val="002939C2"/>
     <w:rsid w:val="002963EE"/>
+    <w:rsid w:val="002A156C"/>
+    <w:rsid w:val="002A52DE"/>
+    <w:rsid w:val="002B344C"/>
+    <w:rsid w:val="002B758E"/>
     <w:rsid w:val="002B7FF4"/>
+    <w:rsid w:val="002C1020"/>
     <w:rsid w:val="002C25A4"/>
+    <w:rsid w:val="002D1C79"/>
+    <w:rsid w:val="002D22C1"/>
+    <w:rsid w:val="002F105A"/>
+    <w:rsid w:val="002F1830"/>
     <w:rsid w:val="00301BFC"/>
     <w:rsid w:val="00302D91"/>
     <w:rsid w:val="0031561D"/>
     <w:rsid w:val="0032579C"/>
     <w:rsid w:val="00327159"/>
+    <w:rsid w:val="00331C77"/>
     <w:rsid w:val="00340C9A"/>
     <w:rsid w:val="00357812"/>
+    <w:rsid w:val="003704F8"/>
     <w:rsid w:val="00371013"/>
     <w:rsid w:val="00371BF1"/>
     <w:rsid w:val="00376E41"/>
+    <w:rsid w:val="00383207"/>
+    <w:rsid w:val="00386226"/>
     <w:rsid w:val="0038666C"/>
     <w:rsid w:val="003A1A0D"/>
     <w:rsid w:val="003A4ECD"/>
     <w:rsid w:val="003C1E59"/>
     <w:rsid w:val="003C2FE1"/>
     <w:rsid w:val="003C35DE"/>
     <w:rsid w:val="003D0EDD"/>
+    <w:rsid w:val="003D1180"/>
     <w:rsid w:val="003D3AC2"/>
     <w:rsid w:val="003E2B4A"/>
+    <w:rsid w:val="003F678A"/>
     <w:rsid w:val="00400D5A"/>
     <w:rsid w:val="00400FFE"/>
     <w:rsid w:val="00401920"/>
     <w:rsid w:val="00405530"/>
+    <w:rsid w:val="00406AC0"/>
     <w:rsid w:val="00423F8B"/>
     <w:rsid w:val="00427C34"/>
+    <w:rsid w:val="00445B49"/>
+    <w:rsid w:val="004472E6"/>
     <w:rsid w:val="00447A6A"/>
+    <w:rsid w:val="004501BA"/>
     <w:rsid w:val="00454001"/>
+    <w:rsid w:val="00460520"/>
+    <w:rsid w:val="004673A6"/>
     <w:rsid w:val="00484884"/>
+    <w:rsid w:val="00486B9B"/>
     <w:rsid w:val="004877A3"/>
     <w:rsid w:val="00491352"/>
     <w:rsid w:val="00493E78"/>
     <w:rsid w:val="004A0BEA"/>
+    <w:rsid w:val="004A4BD5"/>
+    <w:rsid w:val="004B2219"/>
     <w:rsid w:val="004C1F53"/>
     <w:rsid w:val="004C3229"/>
+    <w:rsid w:val="004C473B"/>
     <w:rsid w:val="004D243F"/>
     <w:rsid w:val="004E1972"/>
+    <w:rsid w:val="004E334A"/>
     <w:rsid w:val="004F275E"/>
     <w:rsid w:val="004F69EC"/>
+    <w:rsid w:val="00517B7B"/>
+    <w:rsid w:val="00532B3B"/>
+    <w:rsid w:val="005355A5"/>
+    <w:rsid w:val="005374BA"/>
     <w:rsid w:val="00541DE5"/>
     <w:rsid w:val="00570091"/>
     <w:rsid w:val="00570775"/>
     <w:rsid w:val="0059317E"/>
     <w:rsid w:val="005A49D4"/>
     <w:rsid w:val="005C083B"/>
     <w:rsid w:val="005D5E82"/>
     <w:rsid w:val="005D6A7A"/>
     <w:rsid w:val="005E1277"/>
+    <w:rsid w:val="005E49B2"/>
     <w:rsid w:val="005F4483"/>
     <w:rsid w:val="005F7B0B"/>
+    <w:rsid w:val="006016E2"/>
     <w:rsid w:val="0060384A"/>
+    <w:rsid w:val="006051B4"/>
+    <w:rsid w:val="00616FC6"/>
     <w:rsid w:val="00647742"/>
     <w:rsid w:val="006478F3"/>
     <w:rsid w:val="00667303"/>
     <w:rsid w:val="006723A6"/>
+    <w:rsid w:val="006837E5"/>
     <w:rsid w:val="0068609A"/>
+    <w:rsid w:val="006901A2"/>
+    <w:rsid w:val="006937EC"/>
+    <w:rsid w:val="006A045E"/>
+    <w:rsid w:val="006A1C87"/>
     <w:rsid w:val="006B29B1"/>
     <w:rsid w:val="006B33E9"/>
     <w:rsid w:val="006C16FF"/>
     <w:rsid w:val="006E18ED"/>
     <w:rsid w:val="006E5604"/>
+    <w:rsid w:val="006F4CC2"/>
     <w:rsid w:val="007017B2"/>
+    <w:rsid w:val="00705B82"/>
+    <w:rsid w:val="00715A8D"/>
     <w:rsid w:val="00716880"/>
     <w:rsid w:val="007240CF"/>
+    <w:rsid w:val="00741DD8"/>
+    <w:rsid w:val="007468F7"/>
+    <w:rsid w:val="00750024"/>
     <w:rsid w:val="00751D8F"/>
+    <w:rsid w:val="0075415E"/>
+    <w:rsid w:val="00775728"/>
     <w:rsid w:val="00776672"/>
+    <w:rsid w:val="00777D3F"/>
     <w:rsid w:val="007851E6"/>
     <w:rsid w:val="007852E0"/>
+    <w:rsid w:val="0079272A"/>
     <w:rsid w:val="00793214"/>
+    <w:rsid w:val="00793D87"/>
     <w:rsid w:val="00794A1F"/>
     <w:rsid w:val="007957B4"/>
     <w:rsid w:val="007A33E4"/>
     <w:rsid w:val="007B4DD3"/>
+    <w:rsid w:val="007D4730"/>
+    <w:rsid w:val="007E3180"/>
+    <w:rsid w:val="007F1D75"/>
     <w:rsid w:val="007F53A8"/>
     <w:rsid w:val="00804767"/>
+    <w:rsid w:val="00804F8D"/>
+    <w:rsid w:val="00815A88"/>
     <w:rsid w:val="008218BC"/>
     <w:rsid w:val="00826980"/>
     <w:rsid w:val="00831E2C"/>
     <w:rsid w:val="0084652F"/>
     <w:rsid w:val="008509FF"/>
     <w:rsid w:val="008552A3"/>
     <w:rsid w:val="00860D34"/>
+    <w:rsid w:val="00865995"/>
     <w:rsid w:val="00866607"/>
     <w:rsid w:val="0086753B"/>
     <w:rsid w:val="008711F1"/>
     <w:rsid w:val="008805EF"/>
     <w:rsid w:val="00882801"/>
     <w:rsid w:val="008874AD"/>
     <w:rsid w:val="00887767"/>
+    <w:rsid w:val="008A398F"/>
     <w:rsid w:val="008C3BDA"/>
     <w:rsid w:val="008D278E"/>
+    <w:rsid w:val="008D740A"/>
     <w:rsid w:val="008E2D7F"/>
     <w:rsid w:val="008E413F"/>
     <w:rsid w:val="008E71AA"/>
     <w:rsid w:val="008F00E3"/>
     <w:rsid w:val="008F0E0B"/>
     <w:rsid w:val="0090265F"/>
     <w:rsid w:val="00910B29"/>
     <w:rsid w:val="009113AB"/>
+    <w:rsid w:val="00922DE6"/>
+    <w:rsid w:val="00926905"/>
     <w:rsid w:val="00930B32"/>
+    <w:rsid w:val="0095501E"/>
     <w:rsid w:val="00960F58"/>
     <w:rsid w:val="00965102"/>
     <w:rsid w:val="00965480"/>
     <w:rsid w:val="00987718"/>
     <w:rsid w:val="00997CD0"/>
     <w:rsid w:val="009C06B7"/>
+    <w:rsid w:val="009F1149"/>
     <w:rsid w:val="00A046CC"/>
+    <w:rsid w:val="00A04B4D"/>
     <w:rsid w:val="00A05B19"/>
     <w:rsid w:val="00A07DAD"/>
     <w:rsid w:val="00A10D90"/>
+    <w:rsid w:val="00A21ACD"/>
     <w:rsid w:val="00A260C3"/>
+    <w:rsid w:val="00A365AF"/>
     <w:rsid w:val="00A44525"/>
+    <w:rsid w:val="00A4550C"/>
     <w:rsid w:val="00A53CEC"/>
+    <w:rsid w:val="00A5446B"/>
+    <w:rsid w:val="00A600E2"/>
     <w:rsid w:val="00A64D31"/>
     <w:rsid w:val="00A664EE"/>
     <w:rsid w:val="00A67246"/>
     <w:rsid w:val="00A70835"/>
+    <w:rsid w:val="00A717ED"/>
     <w:rsid w:val="00A75E59"/>
     <w:rsid w:val="00A86685"/>
     <w:rsid w:val="00AA467C"/>
     <w:rsid w:val="00AB6C3B"/>
     <w:rsid w:val="00AB78E9"/>
+    <w:rsid w:val="00AC26CA"/>
     <w:rsid w:val="00AC454E"/>
     <w:rsid w:val="00AC5DFF"/>
+    <w:rsid w:val="00AD1228"/>
     <w:rsid w:val="00AD402F"/>
     <w:rsid w:val="00AD65E2"/>
     <w:rsid w:val="00AE1D77"/>
     <w:rsid w:val="00AE7BEC"/>
+    <w:rsid w:val="00B022EC"/>
+    <w:rsid w:val="00B15632"/>
     <w:rsid w:val="00B17476"/>
     <w:rsid w:val="00B300A3"/>
     <w:rsid w:val="00B304B4"/>
     <w:rsid w:val="00B335CD"/>
     <w:rsid w:val="00B356CB"/>
     <w:rsid w:val="00B35DC9"/>
     <w:rsid w:val="00B4107A"/>
     <w:rsid w:val="00B43588"/>
+    <w:rsid w:val="00B44EC3"/>
     <w:rsid w:val="00B47AD7"/>
+    <w:rsid w:val="00B62641"/>
     <w:rsid w:val="00B6755E"/>
     <w:rsid w:val="00B70E9C"/>
     <w:rsid w:val="00B8356A"/>
     <w:rsid w:val="00BA0828"/>
     <w:rsid w:val="00BA3325"/>
+    <w:rsid w:val="00BA382A"/>
     <w:rsid w:val="00BB3413"/>
+    <w:rsid w:val="00BB461D"/>
+    <w:rsid w:val="00BC006F"/>
+    <w:rsid w:val="00BD1E38"/>
     <w:rsid w:val="00BD3A60"/>
     <w:rsid w:val="00BE05BB"/>
     <w:rsid w:val="00BE26C3"/>
+    <w:rsid w:val="00BE2800"/>
     <w:rsid w:val="00BF2CAB"/>
+    <w:rsid w:val="00BF301C"/>
     <w:rsid w:val="00C10802"/>
+    <w:rsid w:val="00C16227"/>
     <w:rsid w:val="00C21DB5"/>
+    <w:rsid w:val="00C23F60"/>
+    <w:rsid w:val="00C24C77"/>
+    <w:rsid w:val="00C26105"/>
+    <w:rsid w:val="00C341F5"/>
+    <w:rsid w:val="00C453E4"/>
+    <w:rsid w:val="00C50D77"/>
     <w:rsid w:val="00C56A7C"/>
     <w:rsid w:val="00C60435"/>
+    <w:rsid w:val="00C736B3"/>
     <w:rsid w:val="00C746E0"/>
+    <w:rsid w:val="00C9224F"/>
+    <w:rsid w:val="00C962CC"/>
     <w:rsid w:val="00C974A4"/>
     <w:rsid w:val="00CA0816"/>
     <w:rsid w:val="00CA2017"/>
+    <w:rsid w:val="00CA5A2B"/>
     <w:rsid w:val="00CB55BC"/>
     <w:rsid w:val="00CC6C79"/>
+    <w:rsid w:val="00CC6D0D"/>
     <w:rsid w:val="00CD0A72"/>
+    <w:rsid w:val="00CD7B42"/>
+    <w:rsid w:val="00CF1D43"/>
     <w:rsid w:val="00CF32AD"/>
+    <w:rsid w:val="00CF661A"/>
     <w:rsid w:val="00D0171A"/>
+    <w:rsid w:val="00D02FE1"/>
+    <w:rsid w:val="00D077C8"/>
     <w:rsid w:val="00D12C28"/>
     <w:rsid w:val="00D35203"/>
     <w:rsid w:val="00D449FE"/>
+    <w:rsid w:val="00D46A44"/>
     <w:rsid w:val="00D51FB9"/>
+    <w:rsid w:val="00D56AA1"/>
+    <w:rsid w:val="00D64379"/>
     <w:rsid w:val="00D97B12"/>
     <w:rsid w:val="00DA5013"/>
     <w:rsid w:val="00DA7BC1"/>
     <w:rsid w:val="00DB538A"/>
     <w:rsid w:val="00DB5AB9"/>
     <w:rsid w:val="00DB779B"/>
+    <w:rsid w:val="00DC4E83"/>
     <w:rsid w:val="00DD5126"/>
     <w:rsid w:val="00DE75C1"/>
     <w:rsid w:val="00E00AF4"/>
     <w:rsid w:val="00E1284D"/>
+    <w:rsid w:val="00E221E7"/>
     <w:rsid w:val="00E27B97"/>
+    <w:rsid w:val="00E33226"/>
     <w:rsid w:val="00E35FB6"/>
     <w:rsid w:val="00E455AB"/>
     <w:rsid w:val="00E469CE"/>
     <w:rsid w:val="00E5265B"/>
     <w:rsid w:val="00E57A81"/>
     <w:rsid w:val="00E66B45"/>
+    <w:rsid w:val="00E85A54"/>
+    <w:rsid w:val="00E9129E"/>
     <w:rsid w:val="00E9539D"/>
     <w:rsid w:val="00E95ABF"/>
+    <w:rsid w:val="00E97446"/>
     <w:rsid w:val="00E974FE"/>
+    <w:rsid w:val="00EC19AE"/>
     <w:rsid w:val="00EC29BE"/>
+    <w:rsid w:val="00EC33BA"/>
+    <w:rsid w:val="00ED174C"/>
     <w:rsid w:val="00EE5C3D"/>
     <w:rsid w:val="00EE7537"/>
     <w:rsid w:val="00F02DBC"/>
     <w:rsid w:val="00F04C81"/>
     <w:rsid w:val="00F11553"/>
+    <w:rsid w:val="00F222EF"/>
     <w:rsid w:val="00F3635C"/>
     <w:rsid w:val="00F47DAD"/>
+    <w:rsid w:val="00F53DB7"/>
+    <w:rsid w:val="00F6271C"/>
+    <w:rsid w:val="00F669AB"/>
     <w:rsid w:val="00F81FF9"/>
     <w:rsid w:val="00F850F6"/>
+    <w:rsid w:val="00F85630"/>
     <w:rsid w:val="00F90A40"/>
     <w:rsid w:val="00F94615"/>
     <w:rsid w:val="00F9465E"/>
     <w:rsid w:val="00F96661"/>
+    <w:rsid w:val="00FA242A"/>
+    <w:rsid w:val="00FA741B"/>
+    <w:rsid w:val="00FC4DFF"/>
     <w:rsid w:val="00FD02EE"/>
+    <w:rsid w:val="00FD4E60"/>
     <w:rsid w:val="00FE770C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -6957,51 +10312,50 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:right="-1418"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF32AD"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:aliases w:val="Fusszeile"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00DE75C1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="00358E" w:themeColor="accent1"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
     <w:aliases w:val="Abschnitt Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00D12C28"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -7073,51 +10427,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
     <w:name w:val="Überschrift 9 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007F53A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:cntxtAlts/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:aliases w:val="Fusszeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B4107A"/>
     <w:rPr>
       <w:color w:val="00358E" w:themeColor="accent1"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0038666C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fett">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="22"/>
     <w:semiHidden/>
     <w:rsid w:val="00B47AD7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -7305,62 +10658,166 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
     <w:name w:val="Fußnotentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Funotentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA0816"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA0816"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008A398F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D46A44"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D740A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D740A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D740A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D740A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D740A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="IKON">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4B4B4B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E3E3E4"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00358E"/>
       </a:accent1>
@@ -7519,71 +10976,71 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E473B1F8-9DEE-4D8D-A2FC-D7B3B94485D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d4d9c0b0-ee48-4d00-ad5d-37715f648990}" enabled="0" method="" siteId="{d4d9c0b0-ee48-4d00-ad5d-37715f648990}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1775</Characters>
+  <Pages>2</Pages>
+  <Words>370</Words>
+  <Characters>2509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2052</CharactersWithSpaces>
+  <CharactersWithSpaces>2850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lukas Neukom</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>